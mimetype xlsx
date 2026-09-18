--- v3 (2026-08-02)
+++ v4 (2026-09-18)
@@ -4,58 +4,58 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="text/plain" PartName="/EPPlusLicense.txt"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Registrations" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Registrations!$A$1:$J$25</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Registrations!$A$1:$J$28</definedName>
   </definedNames>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="129" uniqueCount="129">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="135" uniqueCount="135">
   <si>
     <t>Id</t>
   </si>
   <si>
     <t>Participant Name</t>
   </si>
   <si>
     <t>Occupation</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Location</t>
   </si>
   <si>
     <t>Project Name</t>
   </si>
   <si>
     <t>Project Url</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
@@ -373,75 +373,93 @@
   <si>
     <t>PET SERIES</t>
   </si>
   <si>
     <t>https://drive.google.com/drive/folders/1Ap2bgOvWbsPYxGVhG3TNCWVea40b9DRB?usp=drive_link</t>
   </si>
   <si>
     <t>CPVC/RPVC</t>
   </si>
   <si>
     <t>https://drive.google.com/drive/folders/13NNKYNUt8xVxXi32s5U6ZFWHqrvq98M3?usp=drive_link</t>
   </si>
   <si>
     <t>TD SERIES</t>
   </si>
   <si>
     <t>https://drive.google.com/drive/folders/1urxRl67dM7yMmm5ZwwmoFBUBaHloVU2g?usp=drive_link</t>
   </si>
   <si>
     <t>LSR SERIES</t>
   </si>
   <si>
     <t>https://drive.google.com/drive/folders/16Ki7hNWxqLMkVFg8WuNHJNfvd9g1TN4m?usp=drive_link</t>
   </si>
   <si>
-    <t>db209def-d374-43d1-c302-08dee19ae40e</t>
-[...23 lines deleted...]
-    <t>14-07-2026 16:57:30</t>
+    <t>911b9fd0-b616-4615-68e9-08def21ff493</t>
+  </si>
+  <si>
+    <t>Nithin B</t>
+  </si>
+  <si>
+    <t>IT</t>
+  </si>
+  <si>
+    <t>AMOEBATRONIX PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>nithin@amoebatronix.com</t>
+  </si>
+  <si>
+    <t>0805605260</t>
+  </si>
+  <si>
+    <t>04-08-2026 17:30:19</t>
+  </si>
+  <si>
+    <t>6157cbd6-acb7-4a03-28db-08def5130206</t>
+  </si>
+  <si>
+    <t>Jay</t>
+  </si>
+  <si>
+    <t>Owner</t>
+  </si>
+  <si>
+    <t>Vtech mould</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ahmedabad </t>
+  </si>
+  <si>
+    <t>jay@vtechmould.in</t>
+  </si>
+  <si>
+    <t>9712177171</t>
+  </si>
+  <si>
+    <t>08-08-2026 11:35:12</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
@@ -464,60 +482,60 @@
       <top style="thin"/>
       <bottom style="thin"/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" fontId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" applyFont="1" xfId="0"/>
     <xf numFmtId="0" fontId="1" applyFont="1" fillId="2" applyFill="1" borderId="1" applyBorder="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr ">
-  <dimension ref="A1:J25"/>
+  <dimension ref="A1:J28"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="41.24638748168945" customWidth="1" style="1"/>
     <col min="2" max="2" width="22.303747177124023" customWidth="1" style="1"/>
     <col min="3" max="3" width="20.021240234375" customWidth="1" style="1"/>
-    <col min="4" max="4" width="26.866680145263672" customWidth="1" style="1"/>
+    <col min="4" max="4" width="33.23075485229492" customWidth="1" style="1"/>
     <col min="5" max="5" width="28.994840621948242" customWidth="1" style="1"/>
     <col min="6" max="6" width="22.596498489379883" customWidth="1" style="1"/>
     <col min="7" max="7" width="100.21070861816406" customWidth="1" style="1"/>
     <col min="8" max="8" width="39.697505950927734" customWidth="1" style="1"/>
     <col min="9" max="9" width="16.072683334350586" customWidth="1" style="1"/>
     <col min="10" max="10" width="20.253490447998047" customWidth="1" style="1"/>
     <col min="11" max="16384" width="9.140625" customWidth="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
@@ -1265,70 +1283,166 @@
       </c>
       <c r="H24" s="1" t="s">
         <v>107</v>
       </c>
       <c r="I24" s="1" t="s">
         <v>108</v>
       </c>
       <c r="J24" s="1" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="1" t="s">
         <v>120</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>121</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>122</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>123</v>
       </c>
       <c r="E25" s="1" t="s">
-        <v>88</v>
+        <v>14</v>
       </c>
       <c r="F25" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H25" s="1" t="s">
         <v>124</v>
       </c>
-      <c r="G25" s="1" t="s">
+      <c r="I25" s="1" t="s">
         <v>125</v>
       </c>
-      <c r="H25" s="1" t="s">
+      <c r="J25" s="1" t="s">
         <v>126</v>
       </c>
-      <c r="I25" s="1" t="s">
+    </row>
+    <row r="26">
+      <c r="A26" s="1" t="s">
         <v>127</v>
       </c>
-      <c r="J25" s="1" t="s">
+      <c r="B26" s="1" t="s">
         <v>128</v>
       </c>
+      <c r="C26" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="E26" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="F26" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="H26" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="I26" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="J26" s="1" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="E27" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="F27" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="H27" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="I27" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="J27" s="1" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="E28" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="F28" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H28" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="I28" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="J28" s="1" t="s">
+        <v>134</v>
+      </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:J25"/>
+  <autoFilter ref="A1:J28"/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=EPPlusLicense.txt>This workbook was created with the EPPlus library, licensed to My Noncommercial organization under the Polyform Noncommercial license, see https://polyformproject.org/licenses/noncommercial/1.0.0
 For more information about EPPlus, see https://epplussoftware.com/
 
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>EPPlus</Application>
   <AppVersion></AppVersion>
   <Company>My Noncommercial organization</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>BlazorHero</dc:creator>
   <cp:keywords>EPPlus noncommercial use</cp:keywords>
   <dc:description>This workbook has been created with EPPlus licensed to My Noncommercial organization under The Polyform Noncommercial License: See https://polyformproject.org/licenses/noncommercial/1.0.0</dc:description>
 </cp:coreProperties>
 </file>
 