--- v1 (2026-03-19)
+++ v2 (2026-05-03)
@@ -4,58 +4,58 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="text/plain" PartName="/EPPlusLicense.txt"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Registrations" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Registrations!$A$1:$J$11</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Registrations!$A$1:$J$24</definedName>
   </definedNames>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="103" uniqueCount="103">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="120" uniqueCount="120">
   <si>
     <t>Id</t>
   </si>
   <si>
     <t>Participant Name</t>
   </si>
   <si>
     <t>Occupation</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Location</t>
   </si>
   <si>
     <t>Project Name</t>
   </si>
   <si>
     <t>Project Url</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
@@ -320,50 +320,101 @@
     <t>81fdd656-a97f-4c8c-354c-08de7e74df60</t>
   </si>
   <si>
     <t>testt</t>
   </si>
   <si>
     <t>ttt</t>
   </si>
   <si>
     <t>ss</t>
   </si>
   <si>
     <t>TS SERIES</t>
   </si>
   <si>
     <t>https://drive.google.com/drive/folders/1UKEoFYQmVnXI9cafqdGbNih3FOifuMc-?usp=drive_link</t>
   </si>
   <si>
     <t>ddxcvb@gmail.com</t>
   </si>
   <si>
     <t>2345678900</t>
   </si>
   <si>
     <t>10-03-2026 14:23:15</t>
+  </si>
+  <si>
+    <t>1c1444a7-6dbd-4263-3990-08de9562403d</t>
+  </si>
+  <si>
+    <t>uday taware</t>
+  </si>
+  <si>
+    <t>Sales SMI</t>
+  </si>
+  <si>
+    <t>Chembarambakkam Chennai</t>
+  </si>
+  <si>
+    <t>udaytaware3421@gmail.com</t>
+  </si>
+  <si>
+    <t>7387796168</t>
+  </si>
+  <si>
+    <t>08-04-2026 17:00:35</t>
+  </si>
+  <si>
+    <t>NEWRA</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/drive/folders/1mZ-gwISnw5n0jjQQf28bFPHDfDtPJ4nd?usp=drive_link</t>
+  </si>
+  <si>
+    <t>PET SERIES</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/drive/folders/1Ap2bgOvWbsPYxGVhG3TNCWVea40b9DRB?usp=drive_link</t>
+  </si>
+  <si>
+    <t>CPVC/RPVC</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/drive/folders/13NNKYNUt8xVxXi32s5U6ZFWHqrvq98M3?usp=drive_link</t>
+  </si>
+  <si>
+    <t>TD SERIES</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/drive/folders/1urxRl67dM7yMmm5ZwwmoFBUBaHloVU2g?usp=drive_link</t>
+  </si>
+  <si>
+    <t>LSR SERIES</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/drive/folders/16Ki7hNWxqLMkVFg8WuNHJNfvd9g1TN4m?usp=drive_link</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
@@ -386,63 +437,63 @@
       <top style="thin"/>
       <bottom style="thin"/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" fontId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" applyFont="1" xfId="0"/>
     <xf numFmtId="0" fontId="1" applyFont="1" fillId="2" applyFill="1" borderId="1" applyBorder="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr ">
-  <dimension ref="A1:J11"/>
+  <dimension ref="A1:J24"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="41.06134796142578" customWidth="1" style="1"/>
+    <col min="1" max="1" width="41.24638748168945" customWidth="1" style="1"/>
     <col min="2" max="2" width="22.303747177124023" customWidth="1" style="1"/>
     <col min="3" max="3" width="20.021240234375" customWidth="1" style="1"/>
     <col min="4" max="4" width="26.866680145263672" customWidth="1" style="1"/>
-    <col min="5" max="5" width="16.072683334350586" customWidth="1" style="1"/>
+    <col min="5" max="5" width="28.994840621948242" customWidth="1" style="1"/>
     <col min="6" max="6" width="22.596498489379883" customWidth="1" style="1"/>
-    <col min="7" max="7" width="96.20337677001953" customWidth="1" style="1"/>
+    <col min="7" max="7" width="100.21070861816406" customWidth="1" style="1"/>
     <col min="8" max="8" width="39.697505950927734" customWidth="1" style="1"/>
     <col min="9" max="9" width="16.072683334350586" customWidth="1" style="1"/>
     <col min="10" max="10" width="20.253490447998047" customWidth="1" style="1"/>
     <col min="11" max="16384" width="9.140625" customWidth="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
@@ -757,52 +808,468 @@
       <c r="C11" s="1" t="s">
         <v>96</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>97</v>
       </c>
       <c r="E11" s="1" t="s">
         <v>88</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>98</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>99</v>
       </c>
       <c r="H11" s="1" t="s">
         <v>100</v>
       </c>
       <c r="I11" s="1" t="s">
         <v>101</v>
       </c>
       <c r="J11" s="1" t="s">
         <v>102</v>
       </c>
     </row>
+    <row r="12">
+      <c r="A12" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E12" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="F12" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H12" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="I12" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="J12" s="1" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E13" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="F13" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H13" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="I13" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="J13" s="1" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E14" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="F14" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H14" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="I14" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="J14" s="1" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E15" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="F15" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="H15" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="I15" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="J15" s="1" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E16" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="F16" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="H16" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="I16" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="J16" s="1" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E17" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="F17" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="H17" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="I17" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="J17" s="1" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E18" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="F18" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="H18" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="I18" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="J18" s="1" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E19" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="F19" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="H19" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="I19" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="J19" s="1" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E20" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="F20" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="H20" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="I20" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="J20" s="1" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E21" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="F21" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="H21" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="I21" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="J21" s="1" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E22" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="F22" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="H22" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="I22" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="J22" s="1" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E23" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="F23" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="H23" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="I23" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="J23" s="1" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E24" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="F24" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H24" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="I24" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="J24" s="1" t="s">
+        <v>109</v>
+      </c>
+    </row>
   </sheetData>
-  <autoFilter ref="A1:J11"/>
+  <autoFilter ref="A1:J24"/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=EPPlusLicense.txt>This workbook was created with the EPPlus library, licensed to My Noncommercial organization under the Polyform Noncommercial license, see https://polyformproject.org/licenses/noncommercial/1.0.0
 For more information about EPPlus, see https://epplussoftware.com/
 
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>EPPlus</Application>
   <AppVersion></AppVersion>
   <Company>My Noncommercial organization</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>BlazorHero</dc:creator>
   <cp:keywords>EPPlus noncommercial use</cp:keywords>
   <dc:description>This workbook has been created with EPPlus licensed to My Noncommercial organization under The Polyform Noncommercial License: See https://polyformproject.org/licenses/noncommercial/1.0.0</dc:description>
 </cp:coreProperties>
 </file>
 