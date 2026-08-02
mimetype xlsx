--- v2 (2026-05-03)
+++ v3 (2026-08-02)
@@ -4,58 +4,58 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="text/plain" PartName="/EPPlusLicense.txt"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Registrations" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Registrations!$A$1:$J$24</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Registrations!$A$1:$J$25</definedName>
   </definedNames>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="120" uniqueCount="120">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="129" uniqueCount="129">
   <si>
     <t>Id</t>
   </si>
   <si>
     <t>Participant Name</t>
   </si>
   <si>
     <t>Occupation</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Location</t>
   </si>
   <si>
     <t>Project Name</t>
   </si>
   <si>
     <t>Project Url</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
@@ -371,50 +371,77 @@
     <t>https://drive.google.com/drive/folders/1mZ-gwISnw5n0jjQQf28bFPHDfDtPJ4nd?usp=drive_link</t>
   </si>
   <si>
     <t>PET SERIES</t>
   </si>
   <si>
     <t>https://drive.google.com/drive/folders/1Ap2bgOvWbsPYxGVhG3TNCWVea40b9DRB?usp=drive_link</t>
   </si>
   <si>
     <t>CPVC/RPVC</t>
   </si>
   <si>
     <t>https://drive.google.com/drive/folders/13NNKYNUt8xVxXi32s5U6ZFWHqrvq98M3?usp=drive_link</t>
   </si>
   <si>
     <t>TD SERIES</t>
   </si>
   <si>
     <t>https://drive.google.com/drive/folders/1urxRl67dM7yMmm5ZwwmoFBUBaHloVU2g?usp=drive_link</t>
   </si>
   <si>
     <t>LSR SERIES</t>
   </si>
   <si>
     <t>https://drive.google.com/drive/folders/16Ki7hNWxqLMkVFg8WuNHJNfvd9g1TN4m?usp=drive_link</t>
+  </si>
+  <si>
+    <t>db209def-d374-43d1-c302-08dee19ae40e</t>
+  </si>
+  <si>
+    <t>prasanth</t>
+  </si>
+  <si>
+    <t>it</t>
+  </si>
+  <si>
+    <t>atx</t>
+  </si>
+  <si>
+    <t>att</t>
+  </si>
+  <si>
+    <t>https://amoebatronix.com/</t>
+  </si>
+  <si>
+    <t>prashanthprashanthrock75@gmail.com</t>
+  </si>
+  <si>
+    <t>9685968596</t>
+  </si>
+  <si>
+    <t>14-07-2026 16:57:30</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
@@ -437,51 +464,51 @@
       <top style="thin"/>
       <bottom style="thin"/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" fontId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" applyFont="1" xfId="0"/>
     <xf numFmtId="0" fontId="1" applyFont="1" fillId="2" applyFill="1" borderId="1" applyBorder="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr ">
-  <dimension ref="A1:J24"/>
+  <dimension ref="A1:J25"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="41.24638748168945" customWidth="1" style="1"/>
     <col min="2" max="2" width="22.303747177124023" customWidth="1" style="1"/>
     <col min="3" max="3" width="20.021240234375" customWidth="1" style="1"/>
     <col min="4" max="4" width="26.866680145263672" customWidth="1" style="1"/>
     <col min="5" max="5" width="28.994840621948242" customWidth="1" style="1"/>
     <col min="6" max="6" width="22.596498489379883" customWidth="1" style="1"/>
     <col min="7" max="7" width="100.21070861816406" customWidth="1" style="1"/>
     <col min="8" max="8" width="39.697505950927734" customWidth="1" style="1"/>
     <col min="9" max="9" width="16.072683334350586" customWidth="1" style="1"/>
     <col min="10" max="10" width="20.253490447998047" customWidth="1" style="1"/>
     <col min="11" max="16384" width="9.140625" customWidth="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
@@ -1224,52 +1251,84 @@
       <c r="C24" s="1" t="s">
         <v>105</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E24" s="1" t="s">
         <v>106</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>25</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H24" s="1" t="s">
         <v>107</v>
       </c>
       <c r="I24" s="1" t="s">
         <v>108</v>
       </c>
       <c r="J24" s="1" t="s">
         <v>109</v>
       </c>
     </row>
+    <row r="25">
+      <c r="A25" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="E25" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="F25" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="H25" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="I25" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="J25" s="1" t="s">
+        <v>128</v>
+      </c>
+    </row>
   </sheetData>
-  <autoFilter ref="A1:J24"/>
+  <autoFilter ref="A1:J25"/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=EPPlusLicense.txt>This workbook was created with the EPPlus library, licensed to My Noncommercial organization under the Polyform Noncommercial license, see https://polyformproject.org/licenses/noncommercial/1.0.0
 For more information about EPPlus, see https://epplussoftware.com/
 
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>EPPlus</Application>
   <AppVersion></AppVersion>
   <Company>My Noncommercial organization</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>BlazorHero</dc:creator>
   <cp:keywords>EPPlus noncommercial use</cp:keywords>
   <dc:description>This workbook has been created with EPPlus licensed to My Noncommercial organization under The Polyform Noncommercial License: See https://polyformproject.org/licenses/noncommercial/1.0.0</dc:description>
 </cp:coreProperties>
 </file>
 